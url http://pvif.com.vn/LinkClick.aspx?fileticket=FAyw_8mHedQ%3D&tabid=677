--- v0 (2026-06-13)
+++ v1 (2026-08-17)
@@ -161,51 +161,51 @@
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="4D10FE31" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="49.7pt,2.7pt" to="215.3pt,2.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX13kMvAEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K807lQVmjU6T50BS8I&#10;Kpb9gGzG6UTkJid0pn+Pk7azCBBCq33xxImP7XPs2dzO1rAjYNTe9bxZ1ZyBk37Q7tDzh28f3rzn&#10;LCbhBmG8g56fIPLb7etXmyl00PrRmwGQURIXuyn0fEwpdFUV5QhWxJUP4OhRebQikYuHakAxUXZr&#10;qraub6rJ4xDQS4iRbu/Oj3xb8isFMn1RKkJipufUWyoWi33MttpuRHdAEUYtL22IZ3RhhXZUdEl1&#10;J5JgP1D/kcpqiT56lVbS28orpSUUDsSmqX9jcz+KAIULiRPDIlN8ubTy83GPTA80u3XTtjfr9t2a&#10;Mycszeo+odCHMbGdd46U9MiaLNgUYke4ndvjxYthj5n9rNDmL/FicxH5tIgMc2KSLtumftu0NAt5&#10;fauegAFj+gjesnzoudEu8xedOH6KiYpR6DWEnNzIuXQ5pZOBHGzcV1DEiYo1BV22CXYG2VHQHgzf&#10;Cw3KVSIzRGljFlD9b9AlNsOgbNj/ApfoUtG7tACtdh7/VjXN11bVOf7K+sw10370w6kMoshBa1JU&#10;uqx03sNf/QJ/+vG2PwEAAP//AwBQSwMEFAAGAAgAAAAhAEws+VrcAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjktPwzAQhO9I/Q/WVuJGHUrpI8SpKh4neghpDxzdeEmixusodpPAr2fhAqfRaEYz&#10;X7IdbSN67HztSMHtLAKBVDhTU6ngeHi5WYPwQZPRjSNU8IketunkKtGxcQO9YZ+HUvAI+VgrqEJo&#10;Yyl9UaHVfuZaJM4+XGd1YNuV0nR64HHbyHkULaXVNfFDpVt8rLA45xerYPX8mmft8LT/yuRKZlnv&#10;wvr8rtT1dNw9gAg4hr8y/OAzOqTMdHIXMl40CjabBTcV3LNwvLiLliBOv16mifyPn34DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAV9d5DLwBAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATCz5WtwAAAAGAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3040]"/>
+                    <v:line w14:anchorId="4AE52EBB" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="49.7pt,2.7pt" to="215.3pt,2.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX13kMvAEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K807lQVmjU6T50BS8I&#10;Kpb9gGzG6UTkJid0pn+Pk7azCBBCq33xxImP7XPs2dzO1rAjYNTe9bxZ1ZyBk37Q7tDzh28f3rzn&#10;LCbhBmG8g56fIPLb7etXmyl00PrRmwGQURIXuyn0fEwpdFUV5QhWxJUP4OhRebQikYuHakAxUXZr&#10;qraub6rJ4xDQS4iRbu/Oj3xb8isFMn1RKkJipufUWyoWi33MttpuRHdAEUYtL22IZ3RhhXZUdEl1&#10;J5JgP1D/kcpqiT56lVbS28orpSUUDsSmqX9jcz+KAIULiRPDIlN8ubTy83GPTA80u3XTtjfr9t2a&#10;Mycszeo+odCHMbGdd46U9MiaLNgUYke4ndvjxYthj5n9rNDmL/FicxH5tIgMc2KSLtumftu0NAt5&#10;fauegAFj+gjesnzoudEu8xedOH6KiYpR6DWEnNzIuXQ5pZOBHGzcV1DEiYo1BV22CXYG2VHQHgzf&#10;Cw3KVSIzRGljFlD9b9AlNsOgbNj/ApfoUtG7tACtdh7/VjXN11bVOf7K+sw10370w6kMoshBa1JU&#10;uqx03sNf/QJ/+vG2PwEAAP//AwBQSwMEFAAGAAgAAAAhAEws+VrcAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjktPwzAQhO9I/Q/WVuJGHUrpI8SpKh4neghpDxzdeEmixusodpPAr2fhAqfRaEYz&#10;X7IdbSN67HztSMHtLAKBVDhTU6ngeHi5WYPwQZPRjSNU8IketunkKtGxcQO9YZ+HUvAI+VgrqEJo&#10;Yyl9UaHVfuZaJM4+XGd1YNuV0nR64HHbyHkULaXVNfFDpVt8rLA45xerYPX8mmft8LT/yuRKZlnv&#10;wvr8rtT1dNw9gAg4hr8y/OAzOqTMdHIXMl40CjabBTcV3LNwvLiLliBOv16mifyPn34DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAV9d5DLwBAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATCz5WtwAAAAGAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3040]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="132" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53527CE5" w14:textId="77777777" w:rsidR="00460967" w:rsidRPr="003E48EF" w:rsidRDefault="00460967" w:rsidP="00146CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5159" w:type="dxa"/>
           </w:tcPr>
@@ -285,51 +285,51 @@
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="61C3CCA9" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="74.2pt,3.75pt" to="190.6pt,3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAbky1vQEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPtP1i+06QBlRI13UNXywVB&#10;xcIHeB27sbA91tg06d8zdtss2kUIIS4Tjz3vzbyZyeZ2cpYdFUYDvuPLRc2Z8hJ64w8d//b1/vWa&#10;s5iE74UFrzp+UpHfbm9ebcbQqgYGsL1CRiQ+tmPo+JBSaKsqykE5ERcQlKdHDehEIhcPVY9iJHZn&#10;q6auV9UI2AcEqWKk27vzI98Wfq2VTJ+1jiox23GqLRWLxT5mW203oj2gCIORlzLEP1ThhPGUdKa6&#10;E0mwH2heUDkjESLotJDgKtDaSFU0kJpl/UzNwyCCKlqoOTHMbYr/j1Z+Ou6RmZ5m1zTvm1Vdv1lx&#10;5oWjWT0kFOYwJLYD76mTgKzJDRtDbAm383u8eDHsMaufNLr8JV1sKk0+zU1WU2KSLpdv362bNc1C&#10;Xt+qJ2DAmD4ocCwfOm6Nz/pFK44fY6JkFHoNIScXck5dTulkVQ62/ovSpCknK+iyTWpnkR0F7UH/&#10;fZllEFeJzBBtrJ1B9Z9Bl9gMU2XD/hY4R5eM4NMMdMYD/i5rmq6l6nP8VfVZa5b9CP2pDKK0g9ak&#10;KLusdN7DX/0Cf/rxtj8BAAD//wMAUEsDBBQABgAIAAAAIQDk3F7f2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BTsMwEETvSP0Haytxo05LoVEap6oKnOAQAgeObrxNosbrKHaTwNezcIHjaEZv&#10;XrqbbCsG7H3jSMFyEYFAKp1pqFLw/vZ0E4PwQZPRrSNU8IkedtnsKtWJcSO94lCESjCEfKIV1CF0&#10;iZS+rNFqv3AdEncn11sdOPaVNL0eGW5buYqie2l1Q/xQ6w4PNZbn4mIVbB6fi7wbH16+crmReT64&#10;EJ8/lLqeT/stiIBT+BvDjz6rQ8ZOR3ch40XLeR2vecqwOxDc38bLFYjjb5ZZKv/7Z98AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAQG5Mtb0BAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Nxe39sAAAAHAQAADwAAAAAAAAAAAAAAAAAXBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3040]"/>
+                    <v:line w14:anchorId="044990E8" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="74.2pt,3.75pt" to="190.6pt,3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAbky1vQEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPtP1i+06QBlRI13UNXywVB&#10;xcIHeB27sbA91tg06d8zdtss2kUIIS4Tjz3vzbyZyeZ2cpYdFUYDvuPLRc2Z8hJ64w8d//b1/vWa&#10;s5iE74UFrzp+UpHfbm9ebcbQqgYGsL1CRiQ+tmPo+JBSaKsqykE5ERcQlKdHDehEIhcPVY9iJHZn&#10;q6auV9UI2AcEqWKk27vzI98Wfq2VTJ+1jiox23GqLRWLxT5mW203oj2gCIORlzLEP1ThhPGUdKa6&#10;E0mwH2heUDkjESLotJDgKtDaSFU0kJpl/UzNwyCCKlqoOTHMbYr/j1Z+Ou6RmZ5m1zTvm1Vdv1lx&#10;5oWjWT0kFOYwJLYD76mTgKzJDRtDbAm383u8eDHsMaufNLr8JV1sKk0+zU1WU2KSLpdv362bNc1C&#10;Xt+qJ2DAmD4ocCwfOm6Nz/pFK44fY6JkFHoNIScXck5dTulkVQ62/ovSpCknK+iyTWpnkR0F7UH/&#10;fZllEFeJzBBtrJ1B9Z9Bl9gMU2XD/hY4R5eM4NMMdMYD/i5rmq6l6nP8VfVZa5b9CP2pDKK0g9ak&#10;KLusdN7DX/0Cf/rxtj8BAAD//wMAUEsDBBQABgAIAAAAIQDk3F7f2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BTsMwEETvSP0Haytxo05LoVEap6oKnOAQAgeObrxNosbrKHaTwNezcIHjaEZv&#10;XrqbbCsG7H3jSMFyEYFAKp1pqFLw/vZ0E4PwQZPRrSNU8IkedtnsKtWJcSO94lCESjCEfKIV1CF0&#10;iZS+rNFqv3AdEncn11sdOPaVNL0eGW5buYqie2l1Q/xQ6w4PNZbn4mIVbB6fi7wbH16+crmReT64&#10;EJ8/lLqeT/stiIBT+BvDjz6rQ8ZOR3ch40XLeR2vecqwOxDc38bLFYjjb5ZZKv/7Z98AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAQG5Mtb0BAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Nxe39sAAAAHAQAADwAAAAAAAAAAAAAAAAAXBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3040]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00460967" w:rsidRPr="003E48EF" w14:paraId="3F867C24" w14:textId="77777777" w:rsidTr="00146CB0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="318" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F29CDC" w14:textId="77777777" w:rsidR="00460967" w:rsidRPr="00780EFC" w:rsidRDefault="00460967" w:rsidP="00146CB0">
             <w:pPr>
               <w:ind w:firstLine="709"/>
@@ -602,593 +602,117 @@
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01023E37" w14:textId="76D2A292" w:rsidR="00385530" w:rsidRPr="004C2EBC" w:rsidRDefault="00492F0B" w:rsidP="004C2EBC">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E48EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kính gửi: ĐẠI HỘI ĐỒNG CỔ ĐÔNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF246C2" w14:textId="5012ECC2" w:rsidR="00FD02EC" w:rsidRPr="002B2887" w:rsidRDefault="00FD02EC" w:rsidP="00FD02EC">
+    <w:p w14:paraId="0906DAEE" w14:textId="358879B1" w:rsidR="00FD02EC" w:rsidRDefault="00510696" w:rsidP="00FD02EC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D04D3">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Công ty cổ phần Đầu tư tài chính Bảo hiểm dầu khí (</w:t>
-[...7 lines deleted...]
-        <w:t>PVIF</w:t>
+        <w:t>Năm 2025, Đại hội đồng cổ đông đã thông qua</w:t>
+      </w:r>
+      <w:r w:rsidR="008942F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> các</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hoạt động không chuyên trách, chỉ có Tổng Giám </w:t>
+        <w:t xml:space="preserve"> quyết định</w:t>
+      </w:r>
+      <w:r w:rsidR="008942F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của </w:t>
+      </w:r>
+      <w:r w:rsidR="008942F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tổng Giám đốc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>đ</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="vi-VN"/>
-[...482 lines deleted...]
-        <w:t>nội dung sau:</w:t>
+        </w:rPr>
+        <w:t>và ủy quyền cho Tổng Giám đốc triển khai Khu đô thị Hòa Qúy, cụ thể như</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD02EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B24E936" w14:textId="2800ED55" w:rsidR="00FD02EC" w:rsidRPr="00FD02EC" w:rsidRDefault="00FD02EC" w:rsidP="00FD02EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông qua các </w:t>
       </w:r>
@@ -1268,61 +792,51 @@
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">uý, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>phường</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>N</w:t>
+        <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="00012563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">gũ Hành </w:t>
       </w:r>
       <w:r w:rsidR="00012563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ơn, thành phố </w:t>
       </w:r>
       <w:r w:rsidR="00012563">
@@ -1371,51 +885,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> ủy quyền từ năm 2011 cho tới nay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426E5D61" w14:textId="24F00BC9" w:rsidR="00FD02EC" w:rsidRPr="00FD02EC" w:rsidRDefault="00FD02EC" w:rsidP="00FD02EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ủ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>y quy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ề</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>n cho T</w:t>
@@ -1751,51 +1264,51 @@
       </w:r>
       <w:r w:rsidRPr="006D04D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đại </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">hội đồng cổ đông </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>thay thế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73071BF0" w14:textId="0AEF99E8" w:rsidR="00FD02EC" w:rsidRPr="00FD02EC" w:rsidRDefault="00012563" w:rsidP="00FD02EC">
+    <w:p w14:paraId="73071BF0" w14:textId="7866EFE8" w:rsidR="00FD02EC" w:rsidRPr="00FD02EC" w:rsidRDefault="00012563" w:rsidP="00FD02EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Cho phép T</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:szCs w:val="26"/>
@@ -1874,51 +1387,51 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ủ</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>uy</w:t>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ề</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>n cho b</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs=".VnTime"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ê</w:t>
       </w:r>
@@ -2190,56 +1703,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> liên quan tới dự án Khu đô thị Hòa Quý</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> mà Tổng Giám đốc</w:t>
       </w:r>
       <w:r w:rsidR="00FD02EC" w:rsidRPr="00FD02EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> xét thấy cần thiết.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C622B6E" w14:textId="5EBF3D9B" w:rsidR="00600744" w:rsidRPr="00FF57B4" w:rsidRDefault="002B2887" w:rsidP="00FD02EC">
-[...4 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="7DF802A6" w14:textId="4432B5C2" w:rsidR="00510696" w:rsidRDefault="00510696" w:rsidP="00510696">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tới nay, dự án vẫn tiếp tục được triển khai, để đảm bảo tính liên tục trong các công việc của Tổng Giám đốc với chính quyền, cơ quan quản lý và các bên liên quan, Hội đồng quản trị PVIF kính trình Đại hội đồng cổ đông tiếp tục ủy quyền cho Tổng Giám đốc với các nội dung nêu trên.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C622B6E" w14:textId="0A33BD76" w:rsidR="00600744" w:rsidRPr="00FF57B4" w:rsidRDefault="002B2887" w:rsidP="00510696">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kính trình</w:t>
       </w:r>
       <w:r w:rsidR="00600744" w:rsidRPr="00FF57B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>./.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2354,201 +1883,146 @@
           </w:tcPr>
           <w:p w14:paraId="1712911E" w14:textId="77777777" w:rsidR="006D2333" w:rsidRPr="003E48EF" w:rsidRDefault="006D2333" w:rsidP="004C0841">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4910" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E55F6E7" w14:textId="77777777" w:rsidR="00C3535B" w:rsidRPr="003E48EF" w:rsidRDefault="00C3535B" w:rsidP="004C0841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02EDDA72" w14:textId="77777777" w:rsidR="00C3535B" w:rsidRPr="003E48EF" w:rsidRDefault="00C3535B" w:rsidP="004C0841">
-[...38 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5ED1C4E9" w14:textId="77777777" w:rsidR="00F62E0C" w:rsidRPr="003E48EF" w:rsidRDefault="00F62E0C" w:rsidP="004C0841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="307C17E1" w14:textId="77777777" w:rsidR="00262DEB" w:rsidRPr="003E48EF" w:rsidRDefault="00262DEB" w:rsidP="004C0841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23ACE889" w14:textId="3C7BC61D" w:rsidR="006D2333" w:rsidRPr="003E48EF" w:rsidRDefault="006D2333" w:rsidP="004C0841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26D53AFC" w14:textId="77777777" w:rsidR="00D06369" w:rsidRPr="003E48EF" w:rsidRDefault="00B94858" w:rsidP="00DE2EBA">
+    <w:p w14:paraId="26D53AFC" w14:textId="6E4AB4FE" w:rsidR="00D06369" w:rsidRPr="003E48EF" w:rsidRDefault="00510696" w:rsidP="00DE2EBA">
       <w:pPr>
         <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E48EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003E48EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003E48EF">
+      <w:r w:rsidR="00B94858" w:rsidRPr="003E48EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003E48EF">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003E48EF">
+      <w:r w:rsidR="00B94858" w:rsidRPr="003E48EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D06369" w:rsidRPr="003E48EF" w:rsidSect="004C2EBC">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1440" w:header="720" w:footer="289" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="192A0C00" w14:textId="77777777" w:rsidR="00D1275F" w:rsidRDefault="00D1275F" w:rsidP="00722619">
+    <w:p w14:paraId="2A4620A2" w14:textId="77777777" w:rsidR="0096545C" w:rsidRDefault="0096545C" w:rsidP="00722619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="112518E5" w14:textId="77777777" w:rsidR="00D1275F" w:rsidRDefault="00D1275F" w:rsidP="00722619">
+    <w:p w14:paraId="4E6F965D" w14:textId="77777777" w:rsidR="0096545C" w:rsidRDefault="0096545C" w:rsidP="00722619">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2584,58 +2058,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17FDD456" w14:textId="77777777" w:rsidR="00D1275F" w:rsidRDefault="00D1275F" w:rsidP="00722619">
+    <w:p w14:paraId="1E697AD2" w14:textId="77777777" w:rsidR="0096545C" w:rsidRDefault="0096545C" w:rsidP="00722619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="273F79C0" w14:textId="77777777" w:rsidR="00D1275F" w:rsidRDefault="00D1275F" w:rsidP="00722619">
+    <w:p w14:paraId="4E7D79BF" w14:textId="77777777" w:rsidR="0096545C" w:rsidRDefault="0096545C" w:rsidP="00722619">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052622FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43EAD8DA"/>
     <w:lvl w:ilvl="0" w:tplc="CF1C0ACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="26"/>
@@ -6509,50 +5983,51 @@
     <w:rsid w:val="004A5190"/>
     <w:rsid w:val="004A53CD"/>
     <w:rsid w:val="004B00B2"/>
     <w:rsid w:val="004B6B72"/>
     <w:rsid w:val="004C0841"/>
     <w:rsid w:val="004C2EBC"/>
     <w:rsid w:val="004C7C3A"/>
     <w:rsid w:val="004D1B93"/>
     <w:rsid w:val="004D4D70"/>
     <w:rsid w:val="004D53D1"/>
     <w:rsid w:val="004E06AC"/>
     <w:rsid w:val="004E41ED"/>
     <w:rsid w:val="004E612A"/>
     <w:rsid w:val="004F160C"/>
     <w:rsid w:val="004F2122"/>
     <w:rsid w:val="004F4048"/>
     <w:rsid w:val="004F4C61"/>
     <w:rsid w:val="004F5FFC"/>
     <w:rsid w:val="004F617F"/>
     <w:rsid w:val="005016CB"/>
     <w:rsid w:val="00502BCC"/>
     <w:rsid w:val="005042AE"/>
     <w:rsid w:val="005069DB"/>
     <w:rsid w:val="005074B1"/>
     <w:rsid w:val="00507B23"/>
+    <w:rsid w:val="00510696"/>
     <w:rsid w:val="00512EC7"/>
     <w:rsid w:val="00513ECA"/>
     <w:rsid w:val="005152EB"/>
     <w:rsid w:val="0051575F"/>
     <w:rsid w:val="00515A8E"/>
     <w:rsid w:val="0051714E"/>
     <w:rsid w:val="00521442"/>
     <w:rsid w:val="0052185C"/>
     <w:rsid w:val="00533299"/>
     <w:rsid w:val="0053558F"/>
     <w:rsid w:val="00536FA4"/>
     <w:rsid w:val="00541532"/>
     <w:rsid w:val="005473F1"/>
     <w:rsid w:val="00550834"/>
     <w:rsid w:val="00553E22"/>
     <w:rsid w:val="00555C1D"/>
     <w:rsid w:val="005578F0"/>
     <w:rsid w:val="00562480"/>
     <w:rsid w:val="00565D98"/>
     <w:rsid w:val="0057157F"/>
     <w:rsid w:val="0057531E"/>
     <w:rsid w:val="00577354"/>
     <w:rsid w:val="00582A60"/>
     <w:rsid w:val="0058431A"/>
     <w:rsid w:val="00584BE1"/>
@@ -6688,108 +6163,111 @@
     <w:rsid w:val="007F5335"/>
     <w:rsid w:val="007F73FF"/>
     <w:rsid w:val="00801950"/>
     <w:rsid w:val="00810062"/>
     <w:rsid w:val="00810200"/>
     <w:rsid w:val="00810687"/>
     <w:rsid w:val="00810D7B"/>
     <w:rsid w:val="008122E8"/>
     <w:rsid w:val="00817136"/>
     <w:rsid w:val="00820EFB"/>
     <w:rsid w:val="008213E1"/>
     <w:rsid w:val="00821C21"/>
     <w:rsid w:val="00824F2D"/>
     <w:rsid w:val="00827B60"/>
     <w:rsid w:val="008349C3"/>
     <w:rsid w:val="00836A6C"/>
     <w:rsid w:val="0083705F"/>
     <w:rsid w:val="00840C88"/>
     <w:rsid w:val="0084148F"/>
     <w:rsid w:val="0084375F"/>
     <w:rsid w:val="008437D5"/>
     <w:rsid w:val="008556B5"/>
     <w:rsid w:val="008557C3"/>
     <w:rsid w:val="008562EB"/>
     <w:rsid w:val="0085679F"/>
+    <w:rsid w:val="00861257"/>
     <w:rsid w:val="008672AA"/>
     <w:rsid w:val="008750F3"/>
     <w:rsid w:val="008802D6"/>
     <w:rsid w:val="008810DD"/>
     <w:rsid w:val="008810FC"/>
     <w:rsid w:val="00882E96"/>
     <w:rsid w:val="00885444"/>
     <w:rsid w:val="008905F1"/>
     <w:rsid w:val="0089188C"/>
+    <w:rsid w:val="008942F4"/>
     <w:rsid w:val="00894C4B"/>
     <w:rsid w:val="008953B1"/>
     <w:rsid w:val="00895496"/>
     <w:rsid w:val="008967AC"/>
     <w:rsid w:val="0089727C"/>
     <w:rsid w:val="0089733F"/>
     <w:rsid w:val="008A018C"/>
     <w:rsid w:val="008A2BB9"/>
     <w:rsid w:val="008A3132"/>
     <w:rsid w:val="008B08DD"/>
     <w:rsid w:val="008B2561"/>
     <w:rsid w:val="008B2DEF"/>
     <w:rsid w:val="008B3742"/>
     <w:rsid w:val="008B4468"/>
     <w:rsid w:val="008B4B66"/>
     <w:rsid w:val="008C02E5"/>
     <w:rsid w:val="008C5B0F"/>
     <w:rsid w:val="008D093C"/>
     <w:rsid w:val="008D4793"/>
     <w:rsid w:val="008D5343"/>
     <w:rsid w:val="008D6187"/>
     <w:rsid w:val="008E090F"/>
     <w:rsid w:val="008E4E6B"/>
     <w:rsid w:val="008E6B78"/>
     <w:rsid w:val="008F143F"/>
     <w:rsid w:val="008F1C3C"/>
     <w:rsid w:val="008F2870"/>
     <w:rsid w:val="008F342D"/>
     <w:rsid w:val="009006E7"/>
     <w:rsid w:val="009051CB"/>
     <w:rsid w:val="00906B41"/>
     <w:rsid w:val="009103AE"/>
     <w:rsid w:val="009117A3"/>
     <w:rsid w:val="00912D94"/>
     <w:rsid w:val="009143EB"/>
     <w:rsid w:val="00920C56"/>
     <w:rsid w:val="0092375B"/>
     <w:rsid w:val="00926FCA"/>
     <w:rsid w:val="00927188"/>
     <w:rsid w:val="00931AF1"/>
     <w:rsid w:val="00932AFC"/>
     <w:rsid w:val="0093482D"/>
     <w:rsid w:val="00940585"/>
     <w:rsid w:val="009443A1"/>
     <w:rsid w:val="009517E6"/>
     <w:rsid w:val="00952E9B"/>
     <w:rsid w:val="009628ED"/>
     <w:rsid w:val="00962B5C"/>
     <w:rsid w:val="00962E45"/>
+    <w:rsid w:val="0096545C"/>
     <w:rsid w:val="00973B0B"/>
     <w:rsid w:val="00973FF6"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="00986BDF"/>
     <w:rsid w:val="00995D28"/>
     <w:rsid w:val="00997184"/>
     <w:rsid w:val="009A0E2A"/>
     <w:rsid w:val="009A2524"/>
     <w:rsid w:val="009A2FCE"/>
     <w:rsid w:val="009A5D2E"/>
     <w:rsid w:val="009A5F4E"/>
     <w:rsid w:val="009A7206"/>
     <w:rsid w:val="009A7A97"/>
     <w:rsid w:val="009B0DFD"/>
     <w:rsid w:val="009B4AE1"/>
     <w:rsid w:val="009B6073"/>
     <w:rsid w:val="009B7E04"/>
     <w:rsid w:val="009B7EFE"/>
     <w:rsid w:val="009C583D"/>
     <w:rsid w:val="009C792E"/>
     <w:rsid w:val="009D1424"/>
     <w:rsid w:val="009D4D02"/>
     <w:rsid w:val="009D6F52"/>
     <w:rsid w:val="009E0EF4"/>
     <w:rsid w:val="009E2EBC"/>
@@ -8267,78 +7745,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7389F774-5C76-444B-B56E-74EFE1AFAAD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{033D2B70-9768-48DD-81CE-C7D49B3C955D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2277</Characters>
+  <Words>237</Words>
+  <Characters>1354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2671</CharactersWithSpaces>
+  <CharactersWithSpaces>1588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Finace</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>