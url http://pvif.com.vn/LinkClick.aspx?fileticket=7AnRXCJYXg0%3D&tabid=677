--- v0 (2026-06-13)
+++ v1 (2026-08-17)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10141" w:type="dxa"/>
         <w:tblInd w:w="-422" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="126"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="5159"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5543" w:rsidRPr="00537CFC" w14:paraId="0850E070" w14:textId="77777777" w:rsidTr="005E2AC7">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
@@ -11151,81 +11151,99 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, đơn vị thành viên</w:t>
       </w:r>
       <w:r w:rsidR="00EF5543" w:rsidRPr="00537CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của Công ty luôn tạo điều kiện thuận lợi</w:t>
       </w:r>
       <w:r w:rsidR="00FC3C4B" w:rsidRPr="00537CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, phối hợp</w:t>
       </w:r>
       <w:r w:rsidR="00EF5543" w:rsidRPr="00537CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> để BKS hoàn thành nhiệm vụ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EC0606" w14:textId="06F7DF42" w:rsidR="00775F31" w:rsidRPr="00775F31" w:rsidRDefault="00775F31" w:rsidP="00775F31">
+    <w:p w14:paraId="18EC0606" w14:textId="36F7B76C" w:rsidR="00775F31" w:rsidRPr="00775F31" w:rsidRDefault="00775F31" w:rsidP="00775F31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Công ty mẹ - PVIF không còn là công ty đại chúng</w:t>
       </w:r>
       <w:r w:rsidR="00AA452C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> từ ngày 09/04/2026</w:t>
+        <w:t xml:space="preserve"> từ ngày 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4682B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00AA452C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/04/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28435ACC" w14:textId="072E9CC7" w:rsidR="003C731F" w:rsidRPr="00BA73DC" w:rsidRDefault="00BC665B" w:rsidP="00BA73DC">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC665B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BKS đã nhận được thông tin Công ty nhận được công văn của UBCKNN vào ngày 09/04/2026 về việc hủy tư cách công ty đại chúng của Công ty. Vấn đề này do những vướng mắc về cổ đông sáng lập rút vốn trước thời hạn mà PVIF đã nhiều lần gửi công văn đến UBCK mà ko có hướng dẫn xử lý nên Công ty không thực hiện đăng ký cổ phiếu tại Tổng công ty Lưu ký và Bù trừ chứng khoán Việt Nam, không thực hiện đăng ký niêm yết, đăng ký giao dịch tại Sở Giao dịch chứng khoán trong vòng 01 năm kể từ ngày được UBCKNN xác nhận hoàn tất đăng ký công ty đại chúng. Nội dung công văn đã được Công ty công bố thông tin trên website theo quy định.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E3A708" w14:textId="77777777" w:rsidR="00EF5543" w:rsidRPr="00537CFC" w:rsidRDefault="00EF5543" w:rsidP="00BA73DC">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11608,119 +11626,120 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BBD43BC" w14:textId="77777777" w:rsidR="00570534" w:rsidRPr="00537CFC" w:rsidRDefault="00570534" w:rsidP="009C1A2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00570534" w:rsidRPr="00537CFC" w:rsidSect="008C50D9">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="1021" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnTime">
     <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnTimeH">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F9262B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A812CA"/>
     <w:lvl w:ilvl="0" w:tplc="B420E6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13131,106 +13150,106 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2529" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2556" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="980882555">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1289824839">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="100271203">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="28145245">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="235476977">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1102798896">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2023390416">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="656614905">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="495414589">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="319190335">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1707943128">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="487789539">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1603997556">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1931935817">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5543"/>
     <w:rsid w:val="00001A82"/>
     <w:rsid w:val="0000301E"/>
     <w:rsid w:val="00003834"/>
     <w:rsid w:val="00011B8E"/>
     <w:rsid w:val="0001394A"/>
     <w:rsid w:val="00014DE2"/>
     <w:rsid w:val="000178E0"/>
     <w:rsid w:val="000229C3"/>
     <w:rsid w:val="00022B81"/>
     <w:rsid w:val="00034310"/>
     <w:rsid w:val="00036250"/>
     <w:rsid w:val="00040F99"/>
     <w:rsid w:val="00041FC7"/>
     <w:rsid w:val="00047F53"/>
     <w:rsid w:val="00053C2F"/>
     <w:rsid w:val="00055D91"/>
     <w:rsid w:val="00057840"/>
     <w:rsid w:val="00060ADF"/>
     <w:rsid w:val="00061698"/>
     <w:rsid w:val="00061DB2"/>
     <w:rsid w:val="000705C9"/>
     <w:rsid w:val="00080104"/>
@@ -13620,50 +13639,51 @@
     <w:rsid w:val="009D7217"/>
     <w:rsid w:val="009D7A38"/>
     <w:rsid w:val="009E5276"/>
     <w:rsid w:val="009E7A9A"/>
     <w:rsid w:val="009F4AF0"/>
     <w:rsid w:val="009F4E50"/>
     <w:rsid w:val="009F6C15"/>
     <w:rsid w:val="009F76FD"/>
     <w:rsid w:val="00A014EB"/>
     <w:rsid w:val="00A03D38"/>
     <w:rsid w:val="00A04474"/>
     <w:rsid w:val="00A048D1"/>
     <w:rsid w:val="00A04B20"/>
     <w:rsid w:val="00A05E44"/>
     <w:rsid w:val="00A061A2"/>
     <w:rsid w:val="00A066D8"/>
     <w:rsid w:val="00A20EB8"/>
     <w:rsid w:val="00A239FA"/>
     <w:rsid w:val="00A24BA3"/>
     <w:rsid w:val="00A34F6D"/>
     <w:rsid w:val="00A350D6"/>
     <w:rsid w:val="00A41F73"/>
     <w:rsid w:val="00A428A2"/>
     <w:rsid w:val="00A43772"/>
     <w:rsid w:val="00A43FE9"/>
+    <w:rsid w:val="00A4682B"/>
     <w:rsid w:val="00A47820"/>
     <w:rsid w:val="00A516E1"/>
     <w:rsid w:val="00A64D7B"/>
     <w:rsid w:val="00A80A34"/>
     <w:rsid w:val="00A860CD"/>
     <w:rsid w:val="00A86A1B"/>
     <w:rsid w:val="00A918FF"/>
     <w:rsid w:val="00A95080"/>
     <w:rsid w:val="00AA31CC"/>
     <w:rsid w:val="00AA362C"/>
     <w:rsid w:val="00AA452C"/>
     <w:rsid w:val="00AA6FE0"/>
     <w:rsid w:val="00AA7E77"/>
     <w:rsid w:val="00AB124C"/>
     <w:rsid w:val="00AB2CA8"/>
     <w:rsid w:val="00AC1F26"/>
     <w:rsid w:val="00AC3C7B"/>
     <w:rsid w:val="00AC6D68"/>
     <w:rsid w:val="00AD5F58"/>
     <w:rsid w:val="00AE013F"/>
     <w:rsid w:val="00AE027C"/>
     <w:rsid w:val="00AE2508"/>
     <w:rsid w:val="00AE3F95"/>
     <w:rsid w:val="00AE6FDD"/>
     <w:rsid w:val="00AE7CB7"/>
@@ -13848,83 +13868,83 @@
     <w:rsid w:val="00FC4AE5"/>
     <w:rsid w:val="00FD5DC0"/>
     <w:rsid w:val="00FD79DC"/>
     <w:rsid w:val="00FD7F41"/>
     <w:rsid w:val="00FE2645"/>
     <w:rsid w:val="00FE5E21"/>
     <w:rsid w:val="00FE74BB"/>
     <w:rsid w:val="00FF1580"/>
     <w:rsid w:val="00FF7FB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F8DA083"/>
   <w15:docId w15:val="{06FBE3DB-E910-4A06-82BF-D07CD5B08550}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14252,55 +14272,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5543"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:eastAsia="Times New Roman" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5543"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
@@ -14416,51 +14431,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AE2508"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="162791507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="180169193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15423,51 +15438,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07861D34-134B-44CE-86FF-7524120C3612}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BD0F7C-0F60-4871-9241-38B59FF2C20C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1487</Words>
   <Characters>8478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>